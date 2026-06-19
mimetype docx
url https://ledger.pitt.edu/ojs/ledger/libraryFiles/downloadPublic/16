--- v0 (2025-10-09)
+++ v1 (2026-06-19)
@@ -4,148 +4,148 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F1343E6" w14:textId="77777777" w:rsidR="00AD6287" w:rsidRPr="00036E80" w:rsidRDefault="00AD6287" w:rsidP="00036E80">
-[...19 lines deleted...]
-    <w:p w14:paraId="28D2AB71" w14:textId="48D82153" w:rsidR="00C27610" w:rsidRPr="00036E80" w:rsidRDefault="008B7831" w:rsidP="0062024E">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00AD6287" w:rsidP="00036E80" w:rsidRDefault="00AD6287" w14:paraId="2F1343E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00AD6287" w:rsidP="00036E80" w:rsidRDefault="00AD6287" w14:paraId="11208D1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00C27610" w:rsidP="0062024E" w:rsidRDefault="008B7831" w14:paraId="28D2AB71" w14:textId="48D82153">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Month</w:t>
       </w:r>
-      <w:r w:rsidR="009F1B7E" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="009F1B7E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
-      <w:r w:rsidR="00793892" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="00793892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3507C4F9" w14:textId="77777777" w:rsidR="00C27610" w:rsidRPr="00036E80" w:rsidRDefault="00C27610" w:rsidP="00036E80">
-[...19 lines deleted...]
-    <w:p w14:paraId="0A2C31D8" w14:textId="1130343E" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="005A1B56">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00C27610" w:rsidP="00036E80" w:rsidRDefault="00C27610" w14:paraId="3507C4F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00C27610" w:rsidP="00036E80" w:rsidRDefault="00C27610" w14:paraId="061C63C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="005A1B56" w:rsidRDefault="00036E80" w14:paraId="0A2C31D8" w14:textId="1130343E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prof</w:t>
       </w:r>
       <w:r w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FA47F8">
@@ -153,104 +153,104 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Claudio J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA47F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tessone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA47F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C80E490" w14:textId="5689C36D" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="008B7831" w:rsidP="005A1B56">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="005A1B56" w:rsidRDefault="008B7831" w14:paraId="5C80E490" w14:textId="5689C36D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Editor</w:t>
       </w:r>
       <w:r w:rsidR="00FA47F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-in-Chief,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ledger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CD51E3" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="00036E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="7ACB48AE" w14:textId="2A2CC696" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="005A1B56">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="00036E80" w:rsidRDefault="00036E80" w14:paraId="57CD51E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="005A1B56" w:rsidRDefault="00036E80" w14:paraId="7ACB48AE" w14:textId="2A2CC696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidR="00FA47F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prof</w:t>
       </w:r>
       <w:r w:rsidRPr="00036E80">
@@ -258,61 +258,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA47F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tessone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B02588" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="00036E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="779CC904" w14:textId="41F2B932" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="005A1B56">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="00036E80" w:rsidRDefault="00036E80" w14:paraId="63B02588" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="005A1B56" w:rsidRDefault="00036E80" w14:paraId="779CC904" w14:textId="41F2B932">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="009F4E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wish to submit our paper</w:t>
       </w:r>
@@ -320,51 +320,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidR="00B319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00B319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Title of</w:t>
       </w:r>
-      <w:r w:rsidR="008B7831" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> paper</w:t>
       </w:r>
       <w:r w:rsidR="009F4E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
@@ -386,105 +386,105 @@
       </w:r>
       <w:r w:rsidR="00DF0829">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as a</w:t>
       </w:r>
       <w:r w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="008B7831" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0829" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="00DF0829">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A1B56" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="005A1B56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
       <w:r w:rsidR="00B319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="008B7831" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Review Article</w:t>
       </w:r>
       <w:r w:rsidR="00B319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="008B7831" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Perspective Article</w:t>
       </w:r>
       <w:r w:rsidR="00B319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/Correspondence Article]</w:t>
       </w:r>
       <w:r w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
@@ -508,180 +508,200 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ledger</w:t>
       </w:r>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D88CE6" w14:textId="77777777" w:rsidR="004871D1" w:rsidRDefault="004871D1" w:rsidP="00036E80">
+    <w:p w:rsidR="004871D1" w:rsidP="00036E80" w:rsidRDefault="004871D1" w14:paraId="54D88CE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5178A517" w14:textId="1219ED49" w:rsidR="00D95994" w:rsidRDefault="00B319B0" w:rsidP="00F761A3">
+    <w:p w:rsidR="00D95994" w:rsidP="00F761A3" w:rsidRDefault="00B319B0" w14:paraId="5178A517" w14:textId="1219ED49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00B319B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="008B7831" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>opic of your paper]</w:t>
       </w:r>
       <w:r w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an important area in the context of cryptocurrencies because </w:t>
       </w:r>
-      <w:r w:rsidR="008B7831" w:rsidRPr="008B7831">
+      <w:r w:rsidRPr="008B7831" w:rsidR="008B7831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[justification/evidence for why the topic of your paper is important]</w:t>
       </w:r>
       <w:r w:rsidR="00DD3664">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BB22DB" w14:textId="77777777" w:rsidR="00D95994" w:rsidRDefault="00D95994" w:rsidP="00F761A3">
+    <w:p w:rsidR="00D95994" w:rsidP="00F761A3" w:rsidRDefault="00D95994" w14:paraId="01BB22DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59714839" w14:textId="2562F0E0" w:rsidR="00D95994" w:rsidRDefault="00DD3664" w:rsidP="00F761A3">
+    <w:p w:rsidR="00D95994" w:rsidP="00F761A3" w:rsidRDefault="00DD3664" w14:paraId="59714839" w14:textId="2562F0E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD3664">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[Justification of why your paper contributes to the field. This </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3664">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3664">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> include well-cited examples of lacking scholarship on your topic, a well-identified and cited obstacle to further scholarship your paper has overcome, or other justifications; however ALL COVER LETTERS MUST INCLUDE </w:t>
+        <w:t xml:space="preserve"> include well-cited examples of lacking scholarship on your topic, a well-identified and cited obstacle to further scholarship your paper has overcome, or other justifications; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD3664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD3664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ALL COVER LETTERS MUST INCLUDE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">AN EXPLANATION OF THE </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3664">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOVELTY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -697,1130 +717,1370 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, i.e. what your paper does that has </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3664">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not been done before</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3664">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B4ABE2" w14:textId="77777777" w:rsidR="00B746BA" w:rsidRDefault="00B746BA" w:rsidP="00B746BA">
+    <w:p w:rsidR="003631FF" w:rsidP="00B746BA" w:rsidRDefault="003631FF" w14:paraId="6998A27B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0332D452" w14:textId="7E380EF7" w:rsidR="00036E80" w:rsidRDefault="00B746BA" w:rsidP="005A1B56">
+    <w:p w:rsidR="00036E80" w:rsidP="005A1B56" w:rsidRDefault="00B746BA" w14:paraId="0332D452" w14:textId="7E380EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We believe our manuscript </w:t>
       </w:r>
       <w:r w:rsidR="00D95994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will be of interest to the readers of </w:t>
       </w:r>
       <w:r w:rsidR="00D95994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ledger </w:t>
       </w:r>
       <w:r w:rsidR="00D95994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">because </w:t>
       </w:r>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00D95994">
+      <w:r w:rsidRPr="00D95994" w:rsidR="00D95994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[the reason you think readers of </w:t>
       </w:r>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00D95994">
+      <w:r w:rsidRPr="00D95994" w:rsidR="00D95994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Ledger </w:t>
       </w:r>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00D95994">
+      <w:r w:rsidRPr="00D95994" w:rsidR="00D95994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>will be interested in this manuscript]</w:t>
       </w:r>
-      <w:r w:rsidR="00036E80" w:rsidRPr="00036E80">
+      <w:r w:rsidRPr="00036E80" w:rsidR="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609DC2ED" w14:textId="77777777" w:rsidR="008D0C53" w:rsidRPr="00036E80" w:rsidRDefault="008D0C53" w:rsidP="008D0C53">
+    <w:p w:rsidR="00374472" w:rsidP="00374472" w:rsidRDefault="00374472" w14:paraId="14C3900B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F4BD637" w14:textId="77777777" w:rsidR="00036E80" w:rsidRDefault="00036E80" w:rsidP="009F4E2F">
+    <w:p w:rsidRPr="000D0535" w:rsidR="00374472" w:rsidP="00374472" w:rsidRDefault="00374472" w14:paraId="2D79B34A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[If you have used AI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclose here the sections of your paper where AI was used and how it was used: background research,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>generation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was included in the paper, language/editorial support, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>generation of citations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were included in the paper, other (explain).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D0535" w:rsidR="00374472" w:rsidP="00374472" w:rsidRDefault="00374472" w14:paraId="30DFE7B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00374472" w:rsidP="00374472" w:rsidRDefault="00374472" w14:paraId="18C8218F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If you have not used AI, include the following statement: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>The author(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have not used AI in the development and authoring of this paper. We understand that our paper may be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>rejected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Ledger Editorial Team suspects undeclared use of AI.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="008D0C53" w:rsidP="008D0C53" w:rsidRDefault="008D0C53" w14:paraId="609DC2ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00036E80" w:rsidP="009F4E2F" w:rsidRDefault="00036E80" w14:paraId="1F4BD637" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We would like to suggest the following researchers as potential reviewers of this work:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B65C6D6" w14:textId="77777777" w:rsidR="009F4E2F" w:rsidRPr="00036E80" w:rsidRDefault="009F4E2F" w:rsidP="009F4E2F">
-[...9 lines deleted...]
-    <w:p w14:paraId="4A89C4D3" w14:textId="00976663" w:rsidR="00036E80" w:rsidRPr="00E07B53" w:rsidRDefault="00036E80" w:rsidP="00F55837">
+    <w:p w:rsidRPr="00036E80" w:rsidR="009F4E2F" w:rsidP="009F4E2F" w:rsidRDefault="009F4E2F" w14:paraId="3B65C6D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00036E80" w:rsidP="00F55837" w:rsidRDefault="00036E80" w14:paraId="4A89C4D3" w14:textId="00976663">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1350" w:right="1109" w:hanging="450"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Prof. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00D95994">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00E07B53">
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00D95994">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00D95994">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>area of expertise</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00D95994">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00D95994">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Institution/Affiliation</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00D95994">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Tel</w:t>
       </w:r>
-      <w:r w:rsidR="00D95994" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00D95994">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">ephone number </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2250BEA0" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00E07B53" w:rsidRDefault="00036E80" w:rsidP="00F55837">
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00036E80" w:rsidP="00F55837" w:rsidRDefault="00036E80" w14:paraId="2250BEA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1350" w:right="1109" w:hanging="450"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30D06CFF" w14:textId="21504D7C" w:rsidR="00D95994" w:rsidRPr="00E07B53" w:rsidRDefault="00D95994" w:rsidP="00B319B0">
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00D95994" w:rsidP="00B319B0" w:rsidRDefault="00D95994" w14:paraId="30D06CFF" w14:textId="21504D7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1350" w:right="1109" w:hanging="450"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Prof. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (area of expe</w:t>
+        <w:t xml:space="preserve"> Lastname (area of expe</w:t>
       </w:r>
       <w:r w:rsidR="00D6120B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>rtise)</w:t>
       </w:r>
       <w:r w:rsidR="00D6120B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D6120B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Department, Institution/</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliation, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve">Telephone number </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7846023A" w14:textId="77777777" w:rsidR="00D95994" w:rsidRPr="00E07B53" w:rsidRDefault="00D95994" w:rsidP="00D95994">
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00D95994" w:rsidP="00D95994" w:rsidRDefault="00D95994" w14:paraId="7846023A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1350" w:right="1109"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5124B6AC" w14:textId="771D4ED5" w:rsidR="00D95994" w:rsidRPr="00E07B53" w:rsidRDefault="00D95994" w:rsidP="00D95994">
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00D95994" w:rsidP="00D95994" w:rsidRDefault="00D95994" w14:paraId="5124B6AC" w14:textId="771D4ED5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1350" w:right="1109" w:hanging="450"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (area of expertise)</w:t>
+        <w:t xml:space="preserve"> Lastname (area of expertise)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve">Department, Institution/Affiliation, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Telephone number </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5F7BA7" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00E07B53" w:rsidRDefault="00036E80" w:rsidP="00F55837">
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00036E80" w:rsidP="00F55837" w:rsidRDefault="00036E80" w14:paraId="6B5F7BA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1350" w:right="1109" w:hanging="450"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F96696D" w14:textId="60D8B702" w:rsidR="00D95994" w:rsidRPr="00E07B53" w:rsidRDefault="00D95994" w:rsidP="00D95994">
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00D95994" w:rsidP="00D95994" w:rsidRDefault="00D95994" w14:paraId="2F96696D" w14:textId="60D8B702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1350" w:right="1109" w:hanging="450"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (area of expertise)</w:t>
+        <w:t xml:space="preserve"> Lastname (area of expertise)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve">Department, Institution/Affiliation, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve">Telephone number </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2931D358" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="00F55837">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="00F55837" w:rsidRDefault="00036E80" w14:paraId="2931D358" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1350" w:right="1109" w:hanging="450"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C23CE2" w14:textId="3A2A677C" w:rsidR="00C41DAE" w:rsidRDefault="00D95994" w:rsidP="00D95994">
+    <w:p w:rsidR="00C41DAE" w:rsidP="00D95994" w:rsidRDefault="00D95994" w14:paraId="30C23CE2" w14:textId="3A2A677C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="1109"/>
       </w:pPr>
       <w:r w:rsidRPr="00D95994">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[note that providing more than three reviewers e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">xceeds the minimum requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95994">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>but is greatly appreciated]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50854A23" w14:textId="77777777" w:rsidR="00D95994" w:rsidRDefault="00D95994" w:rsidP="00036E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="3D1FEAB9" w14:textId="7D2D5E3D" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="00036E80">
+    <w:p w:rsidR="00D95994" w:rsidP="00036E80" w:rsidRDefault="00D95994" w14:paraId="50854A23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="00036E80" w:rsidRDefault="00036E80" w14:paraId="3D1FEAB9" w14:textId="7D2D5E3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Included in this submission:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7C9C18" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="00036E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="237CF2E0" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="009F4E2F">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="00036E80" w:rsidRDefault="00036E80" w14:paraId="0C7C9C18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="009F4E2F" w:rsidRDefault="00036E80" w14:paraId="237CF2E0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Main Article Manuscript</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7E5106" w14:textId="77F25B38" w:rsidR="00036E80" w:rsidRPr="00E07B53" w:rsidRDefault="00D95994" w:rsidP="00A5294D">
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00036E80" w:rsidP="00A5294D" w:rsidRDefault="00D95994" w14:paraId="0B7E5106" w14:textId="77F25B38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>####</w:t>
       </w:r>
-      <w:r w:rsidR="00036E80" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> words (not including references, acknowledgments, or author contributions)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F6F7E6" w14:textId="20CE1734" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00D95994" w:rsidP="009F4E2F">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="009F4E2F" w:rsidRDefault="00D95994" w14:paraId="07F6F7E6" w14:textId="20CE1734">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>###</w:t>
       </w:r>
-      <w:r w:rsidR="00036E80" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> figures</w:t>
       </w:r>
-      <w:r w:rsidR="00F571D0" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00F571D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>###</w:t>
       </w:r>
-      <w:r w:rsidR="00F571D0" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00F571D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> equation</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2890E62F" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="009F4E2F">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="009F4E2F" w:rsidRDefault="00036E80" w14:paraId="2890E62F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DB5251" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00F571D0" w:rsidP="009F4E2F">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="009F4E2F" w:rsidRDefault="00F571D0" w14:paraId="59DB5251" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supporting Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF1E4F0" w14:textId="2CECB991" w:rsidR="00036E80" w:rsidRPr="00E07B53" w:rsidRDefault="00D95994" w:rsidP="00F571D0">
+    <w:p w:rsidRPr="00E07B53" w:rsidR="00036E80" w:rsidP="00F571D0" w:rsidRDefault="00D95994" w14:paraId="4DF1E4F0" w14:textId="2CECB991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>####</w:t>
       </w:r>
-      <w:r w:rsidR="00036E80" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> words (not including references)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1932BBE3" w14:textId="4A5EC044" w:rsidR="00E07B53" w:rsidRPr="00036E80" w:rsidRDefault="00D95994" w:rsidP="00E07B53">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00E07B53" w:rsidP="00E07B53" w:rsidRDefault="00D95994" w14:paraId="1932BBE3" w14:textId="4A5EC044">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>####</w:t>
       </w:r>
-      <w:r w:rsidR="00036E80" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> figures, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>###</w:t>
       </w:r>
-      <w:r w:rsidR="00036E80" w:rsidRPr="00E07B53">
+      <w:r w:rsidRPr="00E07B53" w:rsidR="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> equations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6F01F8" w14:textId="77777777" w:rsidR="00036E80" w:rsidRPr="00036E80" w:rsidRDefault="00036E80" w:rsidP="00036E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="46AB5039" w14:textId="77777777" w:rsidR="00A4196E" w:rsidRPr="00036E80" w:rsidRDefault="009F4E2F" w:rsidP="009F4E2F">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00036E80" w:rsidP="00036E80" w:rsidRDefault="00036E80" w14:paraId="1D6F01F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00A4196E" w:rsidP="009F4E2F" w:rsidRDefault="009F4E2F" w14:paraId="46AB5039" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thank you for considering our paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35317F56" w14:textId="77777777" w:rsidR="00C27610" w:rsidRPr="00036E80" w:rsidRDefault="00C27610" w:rsidP="00036E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="46EEDDE8" w14:textId="77777777" w:rsidR="00FD1AAE" w:rsidRPr="00036E80" w:rsidRDefault="00FD1AAE" w:rsidP="00036E80">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00C27610" w:rsidP="00036E80" w:rsidRDefault="00C27610" w14:paraId="35317F56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036E80" w:rsidR="00FD1AAE" w:rsidP="00036E80" w:rsidRDefault="00FD1AAE" w14:paraId="46EEDDE8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yours sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C3FB0D" w14:textId="77777777" w:rsidR="00FD1AAE" w:rsidRPr="00036E80" w:rsidRDefault="00FD1AAE" w:rsidP="00036E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="796D944F" w14:textId="77777777" w:rsidR="00E07B53" w:rsidRDefault="00E07B53" w:rsidP="00036E80">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00FD1AAE" w:rsidP="00036E80" w:rsidRDefault="00FD1AAE" w14:paraId="54C3FB0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E07B53" w:rsidP="00036E80" w:rsidRDefault="00E07B53" w14:paraId="796D944F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C42007" w14:textId="0471406B" w:rsidR="00FD1AAE" w:rsidRDefault="00E07B53" w:rsidP="00036E80">
+    <w:p w:rsidR="00FD1AAE" w:rsidP="00036E80" w:rsidRDefault="00E07B53" w14:paraId="64C42007" w14:textId="0471406B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your department/institution/affiliation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530D9FB5" w14:textId="4F4E5F2E" w:rsidR="00EC25BF" w:rsidRPr="00036E80" w:rsidRDefault="00E07B53" w:rsidP="00036E80">
+    <w:p w:rsidRPr="00036E80" w:rsidR="00EC25BF" w:rsidP="00036E80" w:rsidRDefault="00E07B53" w14:paraId="530D9FB5" w14:textId="4F4E5F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your contact information </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[if not in the header]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EC25BF" w:rsidRPr="00036E80" w:rsidSect="00AD6287">
+    <w:sectPr w:rsidRPr="00036E80" w:rsidR="00EC25BF" w:rsidSect="00AD6287">
       <w:headerReference w:type="first" r:id="rId8"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="029AEB9E" w14:textId="77777777" w:rsidR="00F237C6" w:rsidRDefault="00F237C6" w:rsidP="00B3652C">
+    <w:p w:rsidR="0072796C" w:rsidP="00B3652C" w:rsidRDefault="0072796C" w14:paraId="42E2A343" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BC71D12" w14:textId="77777777" w:rsidR="00F237C6" w:rsidRDefault="00F237C6" w:rsidP="00B3652C">
+    <w:p w:rsidR="0072796C" w:rsidP="00B3652C" w:rsidRDefault="0072796C" w14:paraId="4DBBCBE8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeue-Italic">
     <w:altName w:val="Helvetica 56 Italic"/>
     <w:panose1 w:val="02000503000000090004"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72EB1CBD" w14:textId="77777777" w:rsidR="00F237C6" w:rsidRDefault="00F237C6" w:rsidP="00B3652C">
+    <w:p w:rsidR="0072796C" w:rsidP="00B3652C" w:rsidRDefault="0072796C" w14:paraId="78474834" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49F5C03F" w14:textId="77777777" w:rsidR="00F237C6" w:rsidRDefault="00F237C6" w:rsidP="00B3652C">
+    <w:p w:rsidR="0072796C" w:rsidP="00B3652C" w:rsidRDefault="0072796C" w14:paraId="4C3C5B5E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7BC582CD" w14:textId="09111E84" w:rsidR="00B319B0" w:rsidRDefault="00B319B0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w14:paraId="7BC582CD" w14:textId="09111E84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="229BC000" wp14:editId="6465D2B3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-323850</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="731520" cy="731520"/>
           <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1882,340 +2142,340 @@
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2286000" cy="977900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="">
+                          <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" w="9525">
+                          <a14:hiddenLine xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1B7EFCEA" w14:textId="27F56B2E" w:rsidR="00B319B0" w:rsidRPr="00C36E4F" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                        <w:p w:rsidRPr="00C36E4F" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="1B7EFCEA" w14:textId="27F56B2E">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Satoshi Nakamoto</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="71B95BCC" w14:textId="70F622CC" w:rsidR="00B319B0" w:rsidRPr="00C36E4F" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                        <w:p w:rsidRPr="00C36E4F" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="71B95BCC" w14:textId="70F622CC">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Inventor, Bitcoin</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6F038330" w14:textId="7D3B62EF" w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                        <w:p w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="6F038330" w14:textId="7D3B62EF">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>405 East 42</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B319B0">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:vertAlign w:val="superscript"/>
                             </w:rPr>
                             <w:t>nd</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> Street</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="74CCBFCC" w14:textId="4486020B" w:rsidR="00B319B0" w:rsidRPr="00C36E4F" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                        <w:p w:rsidRPr="00C36E4F" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="74CCBFCC" w14:textId="4486020B">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>New York, NY 10017</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6DE6DC95" w14:textId="68780654" w:rsidR="00B319B0" w:rsidRPr="00C36E4F" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                        <w:p w:rsidRPr="00C36E4F" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="6DE6DC95" w14:textId="68780654">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00C36E4F">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Phone:  </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>555-867-5309</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="4CA93A7D" w14:textId="7DE17386" w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w:rsidP="00C86DCE">
+                        <w:p w:rsidR="00B319B0" w:rsidP="00C86DCE" w:rsidRDefault="00B319B0" w14:paraId="4CA93A7D" w14:textId="7DE17386">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Email: satoshin@gmx.com</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="1059CDB7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="4A398654">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1059CDB7">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:355.5pt;margin-top:24pt;width:180pt;height:77pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCQpUqb3QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxsqYx4hRdiw4D&#13;&#10;ugvQ7QNkWbKF2aJGKbGzrx8lp2m2vQ17EXjzIc8hvb2Zhp4dFHoDtuLLRc6ZshIaY9uKf/v68Oaa&#13;&#10;Mx+EbUQPVlX8qDy/2b1+tR1dqQrooG8UMgKxvhxdxbsQXJllXnZqEH4BTllKasBBBHKxzRoUI6EP&#13;&#10;fVbk+VU2AjYOQSrvKXo/J/ku4WutZPistVeB9RWn2UJ6Mb11fLPdVpQtCtcZeRpD/MMUgzCWmp6h&#13;&#10;7kUQbI/mL6jBSAQPOiwkDBlobaRKHIjNMv+DzVMnnEpcSBzvzjL5/wcrPx2e3BdkYXoHEy0wkfDu&#13;&#10;EeR3zyzcdcK26hYRxk6Jhhovo2TZ6Hx5+jRK7UsfQerxIzS0ZLEPkIAmjUNUhXgyQqcFHM+iqykw&#13;&#10;ScGiuL7Kc0pJym3W6w3ZsYUon7926MN7BQOLRsWRlprQxeHRh7n0uSQ2s/Bg+j4ttre/BQgzRtL0&#13;&#10;ceB59DDVE1VHFjU0R+KBMN8J3TUZHeBPzka6kYr7H3uBirP+gyUtNsvVKh5VclZv1wU5eJmpLzPC&#13;&#10;SoKqeOBsNu/CfIh7h6btqNOsvoVb0k+bRO1lqtPcdAdJnNPNxkO79FPVy5+1+wUAAP//AwBQSwME&#13;&#10;FAAGAAgAAAAhAJMnUrLhAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxY&#13;&#10;0mqw0dWdEBNXEOND4pa1XlvROFWTreXf457gYstfr98n306uU2caQusZIVkYUMSlr1quEd7fnm7W&#13;&#10;oEK0XNnOMyH8UIBtcXmR26zyI7/SeR9rJSIcMovQxNhnWoeyIWfDwvfEMjv6wdko5VDrarCjiLtO&#13;&#10;p8bcaWdblg+N7emxofJ7f3IIH8/Hr8+leal37rYf/WQ0u3uNeH017TYSHjagIk3x7wJmBvEPhRg7&#13;&#10;+BNXQXUIqyQRoIiwXEueF8xq7hwQUpMa0EWu/4MUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#13;&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#13;&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#13;&#10;AAAAIQCQpUqb3QEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQCTJ1Ky4QAAABABAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUG&#13;&#10;AAAAAAQABADzAAAARQUAAAAA&#13;&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 7" style="position:absolute;margin-left:355.5pt;margin-top:24pt;width:180pt;height:77pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCQpUqb3QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxsqYx4hRdiw4D&#13;&#10;ugvQ7QNkWbKF2aJGKbGzrx8lp2m2vQ17EXjzIc8hvb2Zhp4dFHoDtuLLRc6ZshIaY9uKf/v68Oaa&#13;&#10;Mx+EbUQPVlX8qDy/2b1+tR1dqQrooG8UMgKxvhxdxbsQXJllXnZqEH4BTllKasBBBHKxzRoUI6EP&#13;&#10;fVbk+VU2AjYOQSrvKXo/J/ku4WutZPistVeB9RWn2UJ6Mb11fLPdVpQtCtcZeRpD/MMUgzCWmp6h&#13;&#10;7kUQbI/mL6jBSAQPOiwkDBlobaRKHIjNMv+DzVMnnEpcSBzvzjL5/wcrPx2e3BdkYXoHEy0wkfDu&#13;&#10;EeR3zyzcdcK26hYRxk6Jhhovo2TZ6Hx5+jRK7UsfQerxIzS0ZLEPkIAmjUNUhXgyQqcFHM+iqykw&#13;&#10;ScGiuL7Kc0pJym3W6w3ZsYUon7926MN7BQOLRsWRlprQxeHRh7n0uSQ2s/Bg+j4ttre/BQgzRtL0&#13;&#10;ceB59DDVE1VHFjU0R+KBMN8J3TUZHeBPzka6kYr7H3uBirP+gyUtNsvVKh5VclZv1wU5eJmpLzPC&#13;&#10;SoKqeOBsNu/CfIh7h6btqNOsvoVb0k+bRO1lqtPcdAdJnNPNxkO79FPVy5+1+wUAAP//AwBQSwME&#13;&#10;FAAGAAgAAAAhAJMnUrLhAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxY&#13;&#10;0mqw0dWdEBNXEOND4pa1XlvROFWTreXf457gYstfr98n306uU2caQusZIVkYUMSlr1quEd7fnm7W&#13;&#10;oEK0XNnOMyH8UIBtcXmR26zyI7/SeR9rJSIcMovQxNhnWoeyIWfDwvfEMjv6wdko5VDrarCjiLtO&#13;&#10;p8bcaWdblg+N7emxofJ7f3IIH8/Hr8+leal37rYf/WQ0u3uNeH017TYSHjagIk3x7wJmBvEPhRg7&#13;&#10;+BNXQXUIqyQRoIiwXEueF8xq7hwQUpMa0EWu/4MUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#13;&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#13;&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#13;&#10;AAAAIQCQpUqb3QEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQCTJ1Ky4QAAABABAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUG&#13;&#10;AAAAAAQABADzAAAARQUAAAAA&#13;&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1B7EFCEA" w14:textId="27F56B2E" w:rsidR="00B319B0" w:rsidRPr="00C36E4F" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                  <w:p w:rsidRPr="00C36E4F" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="7EEC0B69" w14:textId="27F56B2E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Satoshi Nakamoto</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="71B95BCC" w14:textId="70F622CC" w:rsidR="00B319B0" w:rsidRPr="00C36E4F" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                  <w:p w:rsidRPr="00C36E4F" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="4DD6BC7A" w14:textId="70F622CC">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Inventor, Bitcoin</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6F038330" w14:textId="7D3B62EF" w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                  <w:p w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="1047784E" w14:textId="7D3B62EF">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>405 East 42</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B319B0">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:vertAlign w:val="superscript"/>
                       </w:rPr>
                       <w:t>nd</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> Street</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="74CCBFCC" w14:textId="4486020B" w:rsidR="00B319B0" w:rsidRPr="00C36E4F" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                  <w:p w:rsidRPr="00C36E4F" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="13B6FA3F" w14:textId="4486020B">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>New York, NY 10017</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6DE6DC95" w14:textId="68780654" w:rsidR="00B319B0" w:rsidRPr="00C36E4F" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                  <w:p w:rsidRPr="00C36E4F" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="57B7B60B" w14:textId="68780654">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C36E4F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Phone:  </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>555-867-5309</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="4CA93A7D" w14:textId="7DE17386" w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w:rsidP="00C86DCE">
+                  <w:p w:rsidR="00B319B0" w:rsidP="00C86DCE" w:rsidRDefault="00B319B0" w14:paraId="209534EF" w14:textId="7DE17386">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Email: satoshin@gmx.com</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -2233,288 +2493,288 @@
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4343400" cy="1098550"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="">
+                          <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" w="9525">
+                          <a14:hiddenLine xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A306D04" w14:textId="7F661D3E" w:rsidR="00B319B0" w:rsidRPr="00793892" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                        <w:p w:rsidRPr="00793892" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="0A306D04" w14:textId="7F661D3E">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:color w:val="002060"/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00793892">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:color w:val="002060"/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t xml:space="preserve">University </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:color w:val="002060"/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t>or Company Title</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00793892">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:color w:val="002060"/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="7ED2DF55" w14:textId="47F09D42" w:rsidR="00B319B0" w:rsidRPr="00793892" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                        <w:p w:rsidRPr="00793892" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="7ED2DF55" w14:textId="47F09D42">
                           <w:pPr>
                             <w:pStyle w:val="Heading1"/>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t>Specific</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00793892">
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> School o</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t>r Corporate Division</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="7ACEB883" w14:textId="53E52AC5" w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w:rsidP="00AD6287">
+                        <w:p w:rsidR="00B319B0" w:rsidP="00AD6287" w:rsidRDefault="00B319B0" w14:paraId="7ACEB883" w14:textId="53E52AC5">
                           <w:pPr>
                             <w:pStyle w:val="Heading2"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00C36E4F">
                             <w:rPr>
                               <w:color w:val="auto"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Department </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="auto"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">or Other Relevant Affiliation </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shape w14:anchorId="041716B9" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:31.5pt;margin-top:11.5pt;width:342pt;height:86.5pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDpOxgP4wEAAKkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkq014hRdiw4D&#13;&#10;ugvQ9QNkWYqF2aJGKbGzrx8lu2m2vg2DAUEUpcNzyOPN1dh37KDQG7AVLxY5Z8pKaIzdVfzx+92b&#13;&#10;C858ELYRHVhV8aPy/Gr7+tVmcKVaQgtdo5ARiPXl4CrehuDKLPOyVb3wC3DKUlID9iJQiLusQTEQ&#13;&#10;et9lyzx/lw2AjUOQyns6vZ2SfJvwtVYyfNXaq8C6ihO3kFZMax3XbLsR5Q6Fa42caYh/YNELY6no&#13;&#10;CepWBMH2aF5A9UYieNBhIaHPQGsjVdJAaor8LzUPrXAqaaHmeHdqk/9/sPLL4cF9QxbGDzDSAJMI&#13;&#10;7+5B/vDMwk0r7E5dI8LQKtFQ4SK2LBucL+ensdW+9BGkHj5DQ0MW+wAJaNTYx66QTkboNIDjqelq&#13;&#10;DEzS4eotfTmlJOWK/PJivU5jyUT59NyhDx8V9CxuKo401QQvDvc+RDqifLoSq1m4M12XJtvZPw7o&#13;&#10;YjxJ9CPjiXsY65GZZtYW1dTQHEkPwuQX8jdtWsBfnA3klYr7n3uBirPuk6WeXBarVTRXClbr90sK&#13;&#10;8DxTn2eElQRV8cDZtL0JkyH3Ds2upUrTFCxcUx+1SQqfWc30yQ9J+OzdaLjzON16/sO2vwEAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAMUuFEDfAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT0tPwkAQvpv4&#13;&#10;HzZj4k12QSxQuiVG4lUDKAm3pTu0jd3ZprvQ+u8dTnKZR76Z75GtBteIC3ah9qRhPFIgkApvayo1&#13;&#10;fO3en+YgQjRkTeMJNfxigFV+f5eZ1PqeNnjZxlIwCYXUaKhibFMpQ1GhM2HkWyTGTr5zJvLaldJ2&#13;&#10;pmdy18iJUol0piZWqEyLbxUWP9uz0/D9cTrsp+qzXLuXtveDkuQWUuvHh2G95PK6BBFxiP8fcM3A&#13;&#10;/iFnY0d/JhtEoyF55jxRw+TaGZ9NZzwc+XCRKJB5Jm9j5H8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEA6TsYD+MBAACpAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAxS4UQN8AAAAOAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#13;&#10;" filled="f" stroked="f">
+          <w:pict w14:anchorId="60DA66AF">
+            <v:shape id="Text Box 6" style="position:absolute;margin-left:31.5pt;margin-top:11.5pt;width:342pt;height:86.5pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDpOxgP4wEAAKkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkq014hRdiw4D&#13;&#10;ugvQ9QNkWYqF2aJGKbGzrx8lu2m2vg2DAUEUpcNzyOPN1dh37KDQG7AVLxY5Z8pKaIzdVfzx+92b&#13;&#10;C858ELYRHVhV8aPy/Gr7+tVmcKVaQgtdo5ARiPXl4CrehuDKLPOyVb3wC3DKUlID9iJQiLusQTEQ&#13;&#10;et9lyzx/lw2AjUOQyns6vZ2SfJvwtVYyfNXaq8C6ihO3kFZMax3XbLsR5Q6Fa42caYh/YNELY6no&#13;&#10;CepWBMH2aF5A9UYieNBhIaHPQGsjVdJAaor8LzUPrXAqaaHmeHdqk/9/sPLL4cF9QxbGDzDSAJMI&#13;&#10;7+5B/vDMwk0r7E5dI8LQKtFQ4SK2LBucL+ensdW+9BGkHj5DQ0MW+wAJaNTYx66QTkboNIDjqelq&#13;&#10;DEzS4eotfTmlJOWK/PJivU5jyUT59NyhDx8V9CxuKo401QQvDvc+RDqifLoSq1m4M12XJtvZPw7o&#13;&#10;YjxJ9CPjiXsY65GZZtYW1dTQHEkPwuQX8jdtWsBfnA3klYr7n3uBirPuk6WeXBarVTRXClbr90sK&#13;&#10;8DxTn2eElQRV8cDZtL0JkyH3Ds2upUrTFCxcUx+1SQqfWc30yQ9J+OzdaLjzON16/sO2vwEAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAMUuFEDfAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT0tPwkAQvpv4&#13;&#10;HzZj4k12QSxQuiVG4lUDKAm3pTu0jd3ZprvQ+u8dTnKZR76Z75GtBteIC3ah9qRhPFIgkApvayo1&#13;&#10;fO3en+YgQjRkTeMJNfxigFV+f5eZ1PqeNnjZxlIwCYXUaKhibFMpQ1GhM2HkWyTGTr5zJvLaldJ2&#13;&#10;pmdy18iJUol0piZWqEyLbxUWP9uz0/D9cTrsp+qzXLuXtveDkuQWUuvHh2G95PK6BBFxiP8fcM3A&#13;&#10;/iFnY0d/JhtEoyF55jxRw+TaGZ9NZzwc+XCRKJB5Jm9j5H8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEA6TsYD+MBAACpAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAxS4UQN8AAAAOAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#13;&#10;" w14:anchorId="041716B9">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="0A306D04" w14:textId="7F661D3E" w:rsidR="00B319B0" w:rsidRPr="00793892" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                  <w:p w:rsidRPr="00793892" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="548BB571" w14:textId="7F661D3E">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:color w:val="002060"/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00793892">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:color w:val="002060"/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve">University </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:color w:val="002060"/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>or Company Title</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00793892">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:color w:val="002060"/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="7ED2DF55" w14:textId="47F09D42" w:rsidR="00B319B0" w:rsidRPr="00793892" w:rsidRDefault="00B319B0" w:rsidP="006443A8">
+                  <w:p w:rsidRPr="00793892" w:rsidR="00B319B0" w:rsidP="006443A8" w:rsidRDefault="00B319B0" w14:paraId="709258B8" w14:textId="47F09D42">
                     <w:pPr>
                       <w:pStyle w:val="Heading1"/>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>Specific</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00793892">
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> School o</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>r Corporate Division</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="7ACEB883" w14:textId="53E52AC5" w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w:rsidP="00AD6287">
+                  <w:p w:rsidR="00B319B0" w:rsidP="00AD6287" w:rsidRDefault="00B319B0" w14:paraId="487F4A73" w14:textId="53E52AC5">
                     <w:pPr>
                       <w:pStyle w:val="Heading2"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00C36E4F">
                       <w:rPr>
                         <w:color w:val="auto"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Department </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="auto"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">or Other Relevant Affiliation </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6337EC74" w14:textId="77777777" w:rsidR="00B319B0" w:rsidRDefault="00B319B0">
+  <w:p w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w14:paraId="6337EC74" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="73771340" w14:textId="77777777" w:rsidR="00B319B0" w:rsidRDefault="00B319B0">
+  <w:p w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w14:paraId="73771340" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3A2A7AC8" w14:textId="77777777" w:rsidR="00B319B0" w:rsidRDefault="00B319B0">
+  <w:p w:rsidR="00B319B0" w:rsidRDefault="00B319B0" w14:paraId="3A2A7AC8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53785FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EF4E878"/>
     <w:lvl w:ilvl="0" w:tplc="4F6E8F7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2567,300 +2827,321 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="907419427">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="110"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C27610"/>
     <w:rsid w:val="00016AEF"/>
     <w:rsid w:val="0002314B"/>
     <w:rsid w:val="00025B9C"/>
     <w:rsid w:val="00033713"/>
     <w:rsid w:val="00036E80"/>
     <w:rsid w:val="00043043"/>
+    <w:rsid w:val="00094B01"/>
     <w:rsid w:val="000B0208"/>
     <w:rsid w:val="000C4DC2"/>
+    <w:rsid w:val="000D0535"/>
     <w:rsid w:val="000F2FE2"/>
+    <w:rsid w:val="000F60B0"/>
     <w:rsid w:val="001244F4"/>
+    <w:rsid w:val="00196062"/>
+    <w:rsid w:val="001C7C60"/>
     <w:rsid w:val="002035CD"/>
     <w:rsid w:val="00237BB1"/>
     <w:rsid w:val="002404FF"/>
     <w:rsid w:val="002451B6"/>
     <w:rsid w:val="002537CC"/>
     <w:rsid w:val="00254770"/>
+    <w:rsid w:val="002A58BF"/>
+    <w:rsid w:val="002B2FFC"/>
+    <w:rsid w:val="003631FF"/>
     <w:rsid w:val="00364074"/>
+    <w:rsid w:val="00374472"/>
     <w:rsid w:val="003D0905"/>
     <w:rsid w:val="003D2FA8"/>
     <w:rsid w:val="003E0A3B"/>
+    <w:rsid w:val="00401840"/>
     <w:rsid w:val="004871D1"/>
     <w:rsid w:val="004B19AA"/>
     <w:rsid w:val="004B731E"/>
     <w:rsid w:val="0050185D"/>
     <w:rsid w:val="00507CA0"/>
     <w:rsid w:val="00535446"/>
     <w:rsid w:val="005824A1"/>
     <w:rsid w:val="005876BA"/>
     <w:rsid w:val="005A1B56"/>
     <w:rsid w:val="005D43C2"/>
     <w:rsid w:val="0062024E"/>
     <w:rsid w:val="006402B3"/>
     <w:rsid w:val="006443A8"/>
     <w:rsid w:val="00661F59"/>
     <w:rsid w:val="00665D14"/>
     <w:rsid w:val="0067477D"/>
     <w:rsid w:val="00677B78"/>
     <w:rsid w:val="006B1CD2"/>
+    <w:rsid w:val="0072796C"/>
+    <w:rsid w:val="00746345"/>
     <w:rsid w:val="00753B85"/>
     <w:rsid w:val="00793892"/>
     <w:rsid w:val="007B02B5"/>
     <w:rsid w:val="00814CFD"/>
     <w:rsid w:val="00833384"/>
     <w:rsid w:val="00850BB0"/>
     <w:rsid w:val="008B0959"/>
     <w:rsid w:val="008B7831"/>
     <w:rsid w:val="008D0C53"/>
     <w:rsid w:val="008F045D"/>
     <w:rsid w:val="00946DB8"/>
+    <w:rsid w:val="00953713"/>
     <w:rsid w:val="0096122F"/>
     <w:rsid w:val="00976096"/>
     <w:rsid w:val="00995D19"/>
     <w:rsid w:val="009B7FF1"/>
     <w:rsid w:val="009F1B7E"/>
     <w:rsid w:val="009F4E2F"/>
     <w:rsid w:val="00A4196E"/>
     <w:rsid w:val="00A5294D"/>
     <w:rsid w:val="00A61FC4"/>
     <w:rsid w:val="00A63685"/>
     <w:rsid w:val="00A73288"/>
+    <w:rsid w:val="00AC7387"/>
     <w:rsid w:val="00AD296E"/>
     <w:rsid w:val="00AD6287"/>
     <w:rsid w:val="00B319B0"/>
     <w:rsid w:val="00B3585F"/>
     <w:rsid w:val="00B3652C"/>
+    <w:rsid w:val="00B41AE7"/>
     <w:rsid w:val="00B46C4D"/>
     <w:rsid w:val="00B56CEC"/>
     <w:rsid w:val="00B746BA"/>
     <w:rsid w:val="00B96B66"/>
     <w:rsid w:val="00C2288D"/>
     <w:rsid w:val="00C23363"/>
     <w:rsid w:val="00C27610"/>
     <w:rsid w:val="00C36E4F"/>
     <w:rsid w:val="00C41DAE"/>
     <w:rsid w:val="00C86DCE"/>
     <w:rsid w:val="00CE6970"/>
     <w:rsid w:val="00D0005F"/>
     <w:rsid w:val="00D005DB"/>
     <w:rsid w:val="00D6120B"/>
+    <w:rsid w:val="00D67DFE"/>
     <w:rsid w:val="00D95994"/>
     <w:rsid w:val="00DA420B"/>
+    <w:rsid w:val="00DC1F37"/>
     <w:rsid w:val="00DD3664"/>
     <w:rsid w:val="00DF0829"/>
     <w:rsid w:val="00E0797E"/>
     <w:rsid w:val="00E07B53"/>
     <w:rsid w:val="00E1276D"/>
     <w:rsid w:val="00E1553D"/>
     <w:rsid w:val="00E357CF"/>
+    <w:rsid w:val="00E6578B"/>
     <w:rsid w:val="00E838F3"/>
     <w:rsid w:val="00EC25BF"/>
     <w:rsid w:val="00EC3225"/>
     <w:rsid w:val="00EF3A17"/>
+    <w:rsid w:val="00F01585"/>
     <w:rsid w:val="00F042C4"/>
     <w:rsid w:val="00F237C6"/>
     <w:rsid w:val="00F30CD5"/>
     <w:rsid w:val="00F55837"/>
     <w:rsid w:val="00F571D0"/>
     <w:rsid w:val="00F761A3"/>
     <w:rsid w:val="00F774C4"/>
     <w:rsid w:val="00FA47F8"/>
     <w:rsid w:val="00FA7305"/>
     <w:rsid w:val="00FC36D3"/>
     <w:rsid w:val="00FC6F4A"/>
     <w:rsid w:val="00FD1AAE"/>
     <w:rsid w:val="00FD632C"/>
+    <w:rsid w:val="623C97B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="66956C32"/>
   <w15:docId w15:val="{AA0C77EE-BB18-6445-9707-49E2C409CD01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3017,51 +3298,51 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="66" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="67" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="68" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="69" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -3119,456 +3400,456 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CE757C"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="006443A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="006443A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B731E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00227819"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00227819"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00227819"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titles">
+  <w:style w:type="paragraph" w:styleId="Titles" w:customStyle="1">
     <w:name w:val="Titles"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00715370"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="115" w:line="180" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="HelveticaNeue-Italic" w:eastAsia="Times New Roman" w:hAnsi="HelveticaNeue-Italic"/>
+      <w:rFonts w:ascii="HelveticaNeue-Italic" w:hAnsi="HelveticaNeue-Italic" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="006443A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="006443A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00036E80"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00036E80"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00036E80"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00036E80"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00036E80"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00036E80"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC25BF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC25BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A5294D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B96B66"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D005DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004B731E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C41DAE"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C41DAE"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C41DAE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C41DAE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C41DAE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="249697899">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="264775006">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3636,52 +3917,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1946493546">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Dropbox\Personal\JKJ-ChE-Letterhead.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3948,82 +4228,60 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0173389C-106C-0F4E-AE52-1D66E2D446F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>D:\Dropbox\Personal\JKJ-ChE-Letterhead.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Pittsburgh</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>64503-CGS Summer Information Session Postcard</dc:title>
   <dc:creator>Chris Wilmer</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Kk Ss</lastModifiedBy>
+  <revision>16</revision>
+  <lastPrinted>2010-10-01T19:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ZOTERO_PREF_1">
     <vt:lpwstr>&lt;data data-version="3" zotero-version="4.0.28.10"&gt;&lt;session id="LDDMguN1"/&gt;&lt;style id="http://www.zotero.org/styles/journal-of-the-american-chemical-society" hasBibliography="1" bibliographyStyleHasBeenSet="0"/&gt;&lt;prefs&gt;&lt;pref name="fieldType" value="Field"/&gt;&lt;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ZOTERO_PREF_2">
     <vt:lpwstr>pref name="storeReferences" value="true"/&gt;&lt;pref name="automaticJournalAbbreviations" value="true"/&gt;&lt;pref name="noteType" value=""/&gt;&lt;/prefs&gt;&lt;/data&gt;</vt:lpwstr>
   </property>
 </Properties>
 </file>